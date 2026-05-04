--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="128">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -168,50 +168,116 @@
   <si>
     <t>592</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_08_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AÇÕES E PROJETOS A SER REALIZADOS NO ANTIGO CLUBE SOCIAL GILDO STIVAL E INTERDIÇÃO DE ACESSO AO PRÉDIO</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_09_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DAS ESTRADAS VICINAIS DE ACESSO A CAMPINA VELHA, E PLACA DA LIBÉRIA</t>
   </si>
   <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Murilo Matheus</t>
+  </si>
+  <si>
+    <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_10_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A TROCA DE LAMPADAS QUEIMADAS NO POVOADO DO TREVINHO</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_11_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A TROCA DE LAMPADAS QUEIMADAS NO POVOADO DE ACAÇULÂNDIA</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_12_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AQUISIÇÃO DE UMA AMBULÂNCIA OU CARRO DESTINADO A SAÚDE PARA ATENDER A COMUNIDADE DE JERUSALÉM</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_13_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA UM QUEBRA-MOLAS NA RUA DONA UCA NO SETOR DOS IPÊS</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Rosângela Barcelo Colinaçu</t>
+  </si>
+  <si>
+    <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/602/requerimento_14_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A REATIVAÇÃO DA SUBDELEGACIA DA POLÍCIA MILITAR DO DISTRITO DE COLINAÇU</t>
+  </si>
+  <si>
     <t>574</t>
   </si>
   <si>
     <t>P.L.E</t>
   </si>
   <si>
     <t>Projetos de Lei do Poder Executivo</t>
   </si>
   <si>
     <t>Gabinete do Prefeito - GABPREF</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/574/projeto_de_lei_001_de_15_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL NOS MESMOS INDICES PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_002-2026_de_15_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL 809/2025 E DA OUTRAS PROVIDENCIAS</t>
@@ -259,53 +325,50 @@
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/594/projeto-de-lei-007-2026-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA PARA ASSOCIAÇÃO COM FINS DE INCENTIVOS ESPORTIVOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/597/projeto_de_lei_008-2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área pública para a associação com fins de incentivo aos pequenos produtores rurais – APPROCAMP – e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_009_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área pública para o Departamento de Trânsito de Goiás, autarquia estadual – DETRAN – e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
-  </si>
-[...1 lines deleted...]
-    <t>10</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/596/projeto_de_lei_010_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área pública para a associação comercial e industrial de Campinorte-Go – ASSOCIC – e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>P.L.L</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_001-2026_legislativo.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO E CONTRATAÇÃO PARA CARGOS PÚBLICOS DE PESSOAS QUE TENHAM SIDO CONDENADAS DE PRÁTICA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR</t>
   </si>
   <si>
     <t>578</t>
   </si>
@@ -678,56 +741,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_01_-_2026_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_002_-_2026_-_cezamar_roberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/581/requerimento_03_-_2026_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/582/requerimento_4_-_2026_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/583/requerimento_5_-_2026_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_6-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_07_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_08_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_09_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/574/projeto_de_lei_001_de_15_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_002-2026_de_15_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_004_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_lei_005-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_006-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/594/projeto-de-lei-007-2026-executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/597/projeto_de_lei_008-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_009_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/596/projeto_de_lei_010_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_001-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_002-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_003-legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_004_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/588/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_01_-_2026_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_002_-_2026_-_cezamar_roberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/581/requerimento_03_-_2026_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/582/requerimento_4_-_2026_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/583/requerimento_5_-_2026_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_6-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_07_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_08_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_09_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_10_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_11_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_12_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_13_-_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/602/requerimento_14_-_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/574/projeto_de_lei_001_de_15_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_002-2026_de_15_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_004_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_lei_005-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_006-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/594/projeto-de-lei-007-2026-executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/597/projeto_de_lei_008-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_009_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/596/projeto_de_lei_010_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_001-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_002-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_003-legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_004_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinorte.go.leg.br/media/sapl/public/materialegislativa/2026/588/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="141.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -967,458 +1030,593 @@
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>54</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F24" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
-        <v>104</v>
+        <v>77</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H25" t="s">
         <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" t="s">
+        <v>109</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" t="s">
+        <v>109</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" t="s">
+        <v>109</v>
+      </c>
+      <c r="F28" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" t="s">
+        <v>109</v>
+      </c>
+      <c r="F29" t="s">
+        <v>116</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>